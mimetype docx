--- v0 (2026-04-07)
+++ v1 (2026-06-03)
@@ -3879,152 +3879,152 @@
 </file>
 
 <file path=word/footer0001.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-407670</wp:posOffset>
+            <wp:posOffset>-407035</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5334635" cy="694690"/>
+          <wp:extent cx="5330825" cy="690880"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="3" name="Picture 2"/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId00008"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5334635" cy="694690"/>
+                    <a:ext cx="5330825" cy="690880"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header0001.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Normal"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4076700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2131060" cy="409575"/>
+          <wp:extent cx="2132330" cy="409575"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="image1.png"/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId00006"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2131060" cy="409575"/>
+                    <a:ext cx="2132330" cy="409575"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-1064895</wp:posOffset>
+            <wp:posOffset>-1064260</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1936115" cy="673735"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2" name="image2.png"/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId00007"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1936115" cy="673735"/>
                   </a:xfrm>
@@ -4201,51 +4201,50 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:tx24="http://schemas.textcontrol.com/tx/2400" xmlns:tx25="http://schemas.textcontrol.com/tx/2500" mc:Ignorable="tx24 tx25">
-  <w:bordersDoNotSurroundHeader/>
   <w:defaultTabStop w:val="1134"/>
   <w:compat>
     <w:noExtraLineSpacing/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <tx24:txVer tx24:val="32.0.434.500"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="[Normal]" w:customStyle="1">
     <w:name w:val="[Normal]"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="[Normal]"/>
     <w:qFormat/>